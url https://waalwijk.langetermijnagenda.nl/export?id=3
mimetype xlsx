--- v2 (2026-03-17)
+++ v3 (2026-05-01)
@@ -22263,51 +22263,51 @@
       </c>
       <c r="B1095" s="0" t="str">
         <v>Ingekomen stukken</v>
       </c>
       <c r="C1095" s="1">
         <v>46092.0</v>
       </c>
       <c r="D1095" s="0" t="str">
         <v>Nr. 179: Provincie Noord-Brabant: zienswijze Schotse Hooglanderstraat 82</v>
       </c>
       <c r="E1095" s="0" t="str">
         <v>S. Ausems, Raad,S. Schuijffel,A. de Jong,F. Spierings,T. Klerx,S. Slaats</v>
       </c>
       <c r="F1095" s="0" t="str">
         <v>OBL</v>
       </c>
     </row>
     <row r="1096" spans="1:6" customFormat="false">
       <c r="A1096" s="0">
         <v>1568</v>
       </c>
       <c r="B1096" s="0" t="str">
         <v>Ingekomen stukken</v>
       </c>
       <c r="C1096" s="1">
-        <v>46092.0</v>
+        <v>46135.0</v>
       </c>
       <c r="D1096" s="0" t="str">
         <v>Nr. 182 Inwoner gemeente Waalwijk: Gemeentepolis duurder dan basispolis</v>
       </c>
       <c r="E1096" s="0" t="str">
         <v>S. Ausems, Raad,S. Schuijffel,A. de Jong,F. Spierings,T. Klerx,S. Slaats</v>
       </c>
       <c r="F1096" s="0" t="str">
         <v>BSD</v>
       </c>
     </row>
     <row r="1097" spans="1:6" customFormat="false">
       <c r="A1097" s="0">
         <v>1569</v>
       </c>
       <c r="B1097" s="0" t="str">
         <v>Ingekomen stukken</v>
       </c>
       <c r="C1097" s="1">
         <v>46092.0</v>
       </c>
       <c r="D1097" s="0" t="str">
         <v>Nr. 183: Inwoner Sprang-Capelle: Voetpad uitlaatstrook Poolsestraat</v>
       </c>
       <c r="E1097" s="0" t="str">